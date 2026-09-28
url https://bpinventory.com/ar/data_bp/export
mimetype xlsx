--- v0 (2025-10-09)
+++ v1 (2026-09-28)
@@ -12,53 +12,544 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Best Practice details" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>rendered_entity</t>
+  </si>
+  <si>
+    <t>Zero Drop Mornos: Recovery and Recirculation of Filter Backwash Water at Tanagra Water Treatment Plant
+      Presentation of the Best Practice
+          Target challengeصعوبة الوصول إلى المياهالتلوث البيئيالتوجه نحو صفر تصريف على المستوى المحليانخفاض استدامة نظام المعالجةالضعف تجاه تغير المناخأخرى (يرجى التحديد أدناه)Significant water losses that occur at the water treatment plant. /  Urban water supply network is struggling to meet demand.Area Typologyمنطقة حضريةMain beneficiariesمرافق المياه	السكان المحليون	البلديات	أصحاب المنازل	أخرى (يرجى التحديد أدناه)	IndustriesImpact on the beneficiaries of your Best Practice: Within the framework of the Programme, GWP-Med places particular emphasis on social impact. In addition to increasing water availability for the local community and enabling the water treatment plant (WTP) to achieve zero-discharge operation, GWP-Med collaborated with the Mediterranean Education Initiative on Environment and Sustainability (MEdIES) to implement educational activities for school students and teachers. A total of 235 students participated in hands-on, interactive learning activities, including the Water Magnetic Board and the Snakes and Ladders educational game, designed to raise awareness of water resources and sustainable water management. Teachers, in collaboration with the Centre for Environmental Education (CEE) of Thiva, Boeotia, also took part in capacity-building events focused on strengthening water resources education and environmental awareness.Fundingتمويل خاص
+          Used technologies / toolsDesinfection processChlorinationPhysical processSedimentationScreeningFlocculation-coagulationFiltrationDewateringSand filters for the primary filtration of suspended solids.Carbon filters to remove organic compounds, improving water taste and odor.Pumps to convey water through the filtration systemsStorage tanks for filtered, backwash, and intermediate flow stabilization.Pipe flocculation unit to aggregate fine particles into larger clumps using added chemicals.Chemical dosing systems for adding and mixing flocculants.Sedimentation tank to separate flocculated particles, reducing suspended solids and turbidity.Polishing sand filter to perform the final filtration step on the recovered backwash water.Recycling system piping treated backwash water back into the raw water tank.Distribution network to transport the final treated water to the municipality.Implementation site
+TanagraNCW typeالمياه المالحة قليلة التركيز (م.م.ق)NCW USEأخرى (يرجى التحديد أدناه)
+      Self-Assessment
+          TRL : Technology LevelsTRL9Description of the innovative component: The innovative component is the retreatment of filter backwash water and its recirculation through the Water Treatment process at the WTP of Tanagra Municipality.
+The recirculation / retreatment system which has been installed has the capacity to recirculate 100% the filter backwash water which is being produced. The finally treated backwash water is forwarded to the raw water tank and after the treatment process by the existing equipment of the Water Treatment Plant the clean water is distributed to the Municipality
+Through this retreatment process the WTP increases its efficiency by 7 – 10 % and achieves near Zero-Liquid Discharge. 
+Obstacles to implementationعدم كفاية أدوات التمويل لدعم الحلول الخاصة بالمياه غير التقليديةالتكلفة العالية للحلول التكنولوجيةنقص في تدريب المتخصصين لتبني الممارسات الفضلى ضمن مهامهمObstacles to fundingThe funding comes from the private sector. The difficulty was to establish the engagement and prove that such solutions can be effective.
+      Social acceptance
+          Social impact of the BP
+               لحفاظ على بيئة المعيشةدعم النظم البيئية الطبيعية
+          Jobs created comment: NA
+      Economic viability
+          How your Best Practice is economically feasible ?
+      Environmental sustainability
+          Result of this assessment
+          NA
+          Enviromental impact
+          SDGsEnergy consumption commentNAValidation/upscalingThe commissioning date of the technical solution at the WTP in Schimatari was in 17 of October 2025.
+    Read more
+Potentiel of exploitation/outscalingThis Best Practice is a scaled-up intervention of a previous GWP-Med project (2023) which also took place in Tanagra Municipality in another WTP and will be replicated in the remaining two WTP of the…
+    Read more
+Lessons learntThis Best Practice constitutes a model case of successful investment in optimization of water assets, to prolong their lifespan, increase their capacity, and yield multiple benefits towards…
+    Read more
+    Read more
+      Highlighted KPI
+    Technical indicators
+    Average Treated flow rate
+   1100.00
+  m3/Day
+    Suspended solids SS158400  g/Day
+    Economical indicators
+    Average total  Cost
+    363.64
+  euro/m3 terated/day
+Without consideration of the depreciation period
+    Average benefit of reuse
+    0
+  euro/Day
+    Land footprint
+0.06
+      m2/m3/day
+  Social indicators
+        99.30
+          More Informationshttps://www.coca-cola.com/gr/el/sustainability/this-is-happening/zero-drophttps://gwpo-gwp.org/mediterranean/news/sustainable-water-management-project-completed-in-the-municipality-of-tanagra-greece/ContactSend mail
+   View inventory form responses
+  Download  
+      Share Everywhere
+Print</t>
+  </si>
+  <si>
+    <t>ZERO DROP MISSION WATER : “Treated Wastewater Reuse for Irrigation at Spyros Kyprianos Park, Aglantzia, Cyprus
+      Presentation of the Best Practice
+          Target challengeالمياه الجوفية المستغلة بشكل مفرطتدهور النظام البيئي (ضغط مائي)الضعف تجاه تغير المناخأخرى (يرجى التحديد أدناه)Insufficient water for urban irrigation Area Typologyمنطقة حضريةنظام بيئي طبيعي أخرى (يرجى التحديد أدناه)Green Areas or ParksMain beneficiariesمرافق المياه	السكان المحليون	البلديات	أخرى (يرجى التحديد أدناه)	Park users, Municipality of Aglantzia (responsible for the operation and maintenance of the system)Impact on the beneficiaries of your Best Practice: The benefit for the beneficiaries is that the use of treated wastewater to irrigate the park and other green spaces saves a total of 4,000,000 litres of water per year, allowing this volume to be allocated to other non-potable or potable uses. Moreover, there was a social component of this best practice which was the implementation of educational activities for children, having a significant positive impact on youth along with their teachers, by raising their awareness on water isuues. A dedicated event for the students on water conservation took place at the Park. Fundingتمويل خاص
+          Used technologies / toolsChlorinationFiltrationOne plastic tank of 20,000 liters volume to collect the treated wastewater.Flow switches for automatic refill of the tankTwo filters (gravel and mesh) to remove solids from treated wastewater to prevent tank sedimentationA dosing system for treated wastewater chlorination, using a sensor to avoid over-chlorination One multi-valve system to distribute the treated wastewater to the irrigation system of the parkPiping to refill trucks with treated wastewater to irrigate other parks off the networkSubmersible pump to distribute treated wastewater for park irrigation or refilling water trucksA control panel for the operation of the systemDrip irrigation piping system to enhance the irrigation of the parkImplementation site
+CyprusNCW typeمياه الصرف الصحي البلدية (م.ص.ب)NCW USEالنظام البيئيتنسيق الحدائقأخرى (يرجى التحديد أدناه)
+      Self-Assessment
+          TRL : Technology LevelsTRL9Description of the innovative component: This Best Practice has an innovative technical component which is the integration of treated wastewater into an urban park irrigation network in order to replace the groundwater which was being used until recently for irrigating the parks and other close by green spaces which are not connected to the Municipality’s water distribution system. The treated wastewater is stored in a water tank, from which the Municipality also can withdraw water to irrigate other green spaces.
+The Best Practice also relies on a municipal management arrangement and cooperation between public and private partners, dedicated financing, operational integration into the management of municipal green spaces, as well as awareness-raising activities through dedicated educational activities.
+Obstacles to implementationنقص في نشر قصص النجاح المتعلقة بالمياه غير التقليدية (NCW)عدم كفاية أدوات التمويل لدعم الحلول الخاصة بالمياه غير التقليديةنقص في قبول الجمهور لإعادة استخدام المياهنقص في تدريب المتخصصين لتبني الممارسات الفضلى ضمن مهامهمObstacles to fundingNo difficulties were encountered. This was part of GWP-Med Technical Solution agenda access to funding and long-standing partnership with The Coca Cola Foundation. 
+      Social acceptance
+          Social impact of the BP
+               لحفاظ على بيئة المعيشةدعم النظم البيئية الطبيعية
+      Economic viability
+          How your Best Practice is economically feasible ?
+          The Municipality pays for the maintenance of the system (signed MoU). The costs are acquired though the Municipal taxes and a cost saving between using treated wastewater and fresh water is observed
+      Environmental sustainability
+          Result of this assessment
+          No sustainability assessment has been carried out in this project. The use of the treated wastewater was supported by evidence from previous related projects implemented in Cyprus (e.g use of treated wastewater in other parks Park of Academia)
+          Enviromental impact
+          SDGsValidation/upscalingThe best practice has been validated by the water utilities of Nicosia but not been upscaled yet due to lack of public funding. (More urgent priorities for Municipalities) 
+    Read more
+Potentiel of exploitation/outscalingThere is potential for replication and upscaling considering the easy access to the treated wastewater and the secondary uses (demand) that are present in Cyprus. Public funding needs to be allocated…
+    Read more
+Lessons learntThe key lesson learned from this best practice is that using treated wastewater for park irrigation can save significant amounts of clean drinking water. This approach is particularly valuable in…
+    Read more
+    Read more
+      Highlighted KPI
+    Technical indicators
+    Average Treated flow rate
+   25.00
+  m3/Day
+    Average Reused flow rate100  m3/Day
+    Salinity19.75  g/Day
+    Suspended solids SS550  g/Day
+    COD1375  g/Day
+    Economical indicators
+    Average total  Cost
+    2488.00
+  euro/m3 terated/day
+Without consideration of the depreciation period
+    Average O&amp;M cost 
+        2.40
+  euro/m3 terated/day
+    Average benefit of reuse
+    11.5
+  euro/Day
+    Land footprint
+1.00
+      m2/m3/day
+  Social indicators
+          More Informationshttps://www.youtube.com/watch?v=2Q5H_uwd0eI&amp;source_ve_path=NzY3NTg&amp;embeds_referring_euri=https%3A//gwpo-gwp.org/ContactSend mail
+   View inventory form responses
+  Download  
+      Share Everywhere
+Print</t>
+  </si>
+  <si>
+    <t>Multilayer blue-green roof (Polder Roof technology)
+      Presentation of the Best Practice
+          Target challengeالتلوث البيئيتدهور النظام البيئي (ضغط مائي)الضعف تجاه تغير المناخأخرى (يرجى التحديد أدناه)Green area degradationArea Typologyمنطقة حضرية أخرى (يرجى التحديد أدناه)Dense UrbanMain beneficiariesالسكان المحليون	البلديات	أخرى (يرجى التحديد أدناه)	University community, including staff, students, attendees, etc.Impact on the beneficiaries of your Best Practice: The Polder Roof provides multiple benefits to its beneficiaries by combining urban flood mitigation, climate adaptation, and environmental co-benefits.
+By temporarily storing and regulating rainwater during intense precipitation events, the system significantly contributes to urban flood risk reduction, particularly during extreme rainfall (IOR95 = 0.38). This controlled retention and delayed release of stormwater reduces peak runoff entering the drainage network, helping cities become more resilient to climate-induced extreme events.
+Beyond flood mitigation, the Polder Roof enhances the quality of life for building users and the surrounding community. The vegetated roof improves urban aesthetics and biodiversity, creating green space in dense urban environments while supporting ecological functions. In addition, vegetation and substrate contribute to air quality improvement and help mitigate the urban heat island effect through evapotranspiration processes.
+The system also delivers energy benefits for the building by increasing latent heat flux and evaporative cooling, which can reduce indoor temperatures and potentially lower energy demand for cooling.
+Overall, the Polder Roof installed at the University of Cagliari demonstrates how innovative green infrastructure can simultaneously address stormwater management, climate resilience, environmental quality, and energy efficiency, generating tangible benefits for both urban residents and local ecosystems.
+Fundingتمويل الاتحاد الأوروبيتمويل وطني
+          Used technologies / toolsNature based processSoil infiltrationSustainable Drainage SystemsPhysical processSedimentationEvaporationMBGR, Multilayer Blue – Green roofCAM, Acid metabolismHOBO, ThermometersCS650, Moisture sensorHIKVISION, Thermal cameraOPTRIS, PyrometerImplementation site
+CagliariNCW typeمياه الأمطار (م.أ)NCW USEري الحدائق
+      Self-Assessment
+          TRL : Technology LevelsTRL7Description of the innovative component: The PolderRoof system represents an innovative approach that integrates water management, ecology, and architecture, transforming a conventional roof into a multifunctional blue-green infrastructure.
+The innovation lies in the concept of a controlled-storage green roof, where a vegetated layer is combined with a regulated water storage system. The first Mediterranean prototype exemplifies this approach by integrating a green roof layer consisting of 8 cm of sandy soil planted with drought-resistant CAM cacti with a 10 cm controllable storage layer. This storage layer is equipped with a remote-controlled gate, which allows operators to regulate the amount of water retained or released from the roof. This capability is crucial for dynamically managing the available storage capacity, optimizing stormwater retention before rainfall events and enabling runoff capture, reuse, and improved hydrological performance.
+Beyond stormwater management, the system simultaneously supports building insulation, urban biodiversity, and climate adaptation benefits, demonstrating how roof surfaces can be transformed into multifunctional urban infrastructure.
+Another innovative component of the prototype is the advanced environmental monitoring system installed on the roof. This system includes four HOBO temperature sensors, soil moisture sensors (CS650 connected to a Drill Drop datalogger), thermal cameras, a pyrometer, and a Baro-Diver pressure sensor. These instruments allow continuous monitoring of thermal performance, soil moisture dynamics, and hydrological behaviour, providing high-resolution data to evaluate the roof’s performance under Mediterranean climate conditions and during extreme rainfall events.
+Together, the controlled storage technology and integrated monitoring platform make the PolderRoof prototype a cutting-edge example of blue-green infrastructure, advancing research and practical implementation of climate-resilient urban water management systems.
+Obstacles to implementationالتكلفة العالية للحلول التكنولوجيةObstacles to fundingInstalled as part of an EU project (no initial cost), but it requires funding for maintenance and upgrade.
+      Social acceptance
+          Social impact of the BP
+                التماسك الاجتماعيلحفاظ على بيئة المعيشةتحسين ظروف الصحة
+  4
+  Jobs created
+          Jobs created comment: 3-4 researcher positions during several projects
+      Economic viability
+          How your Best Practice is economically feasible ?
+          Although the PolderRoof system has relatively high initial construction costs, it remains economically feasible thanks to the multiple benefits it provides over its lifetime.
+A key factor is the selection of drought-resistant CAM vegetation, which can survive with minimal water input. Combined with the controllable storage layer, this vegetation strategy allows plants to persist without intensive maintenance, effectively eliminating most long-term vegetation management costs. As a result, the system requires very limited operation and maintenance (O&amp;M) compared with many conventional green roof solutions.
+Operational costs are further reduced thanks to the automated control gate and minimal irrigation needs, which allow the roof to regulate stormwater storage and release without continuous manual intervention. At the same time, the system provides significant hydrological value by retaining and delaying stormwater runoff, thereby contributing to urban flood mitigation and reducing pressure on drainage infrastructure.
+In addition, the presence of integrated filtration and storage capacity enables the reuse of retained rainwater for irrigation and other non-potable uses, generating water savings and further improving the economic performance of the system.
+Overall, the combination of low maintenance requirements, water reuse opportunities, and the ecosystem services provided by stormwater retention helps offset the initial capital expenditure, making the PolderRoof a cost-effective solution over its operational lifetime.
+      Environmental sustainability
+          Result of this assessment
+          No sustainability assessment has been carried out
+          Enviromental impact
+          SDGsEnergy consumption KWh/m30.00Energy consumption commentTo open &amp;close the gate: 0.00025 kWh If the storage layer is full : 0.00020 kWh/m3 Validation/upscalingYes, the Best Practice has been validated through field monitoring and modelling, although it has not yet been physically upscaled and currently remains at the prototype stage.
+The performance…
+    Read more
+Potentiel of exploitation/outscalingYes, there is strong potential for both replication and upscaling. The PolderRoof system developed by MetroPolder Company and tested at the University of Cagliari is based on modular and adaptable…
+    Read more
+Lessons learntThe intensive CAM green roof at the University of Cagliari has provided several valuable lessons from its design, implementation, and long-term monitoring. The spontaneous CAM vegetation (Agave…
+    Read more
+RecommandationsTo promote the wider adoption of green roofs, policy measures should combine financial incentives, public engagement, and regulatory integration. Providing subsidies, grants, or tax incentives,…
+    Read more
+      Highlighted KPI
+    Technical indicators
+    Average Treated flow rate
+   1.50
+  m3/Day
+    Suspended solids SS0  g/Day
+    COD0  g/Day
+    Economical indicators
+    Land footprint
+10.67
+      m2/m3/day
+  Social indicators
+          More Informationshttps://solutions.wavin.com/en-gb/smart-blue-green-roofshttps://www.research.unipd.it/retrieve/29c46f11-15d3-4ede-81ce-6ecfefa04309/Cristiano_et_al_2022.pdfhttps://www.sciencedirect.com/science/article/pii/S2405844023091740ContactSend mail
+   View inventory form responses
+  Download  
+      Share Everywhere
+Print</t>
+  </si>
+  <si>
+    <t>CAM Green roof
+      Presentation of the Best Practice
+          Target challengeالتلوث البيئيالتوجه نحو صفر تصريف على المستوى المحليالضعف تجاه تغير المناخArea Typologyمنطقة حضرية أخرى (يرجى التحديد أدناه)Dense UrbanMain beneficiariesالسكان المحليون	البلديات	أخرى (يرجى التحديد أدناه)	University community, including staff, students, attendees, etcImpact on the beneficiaries of your Best Practice: The intensive CAM green roof at the University of Cagliari delivers multiple benefits to its beneficiaries by integrating stormwater management, ecological, and energy-related functions.
+•	Urban flood risk reduction: The system significantly mitigates peak runoff during extreme rainfall events, with an Index of Retention for extreme events (IOR95) of 0.38, contributing to resilient urban drainage systems.
+•	Enhanced urban resilience: By retaining and slowly releasing rainwater, the roof reduces pressure on the drainage network, supporting cities in adapting to climate variability and extreme weather.
+•	Improved quality of life: The vegetated roof enhances urban aesthetics, supports biodiversity, and contributes to air quality improvement, creating a more pleasant and healthier environment for building users and the surrounding community.
+•	Energy savings: Through latent heat flux and evaporative cooling, the roof helps regulate indoor temperatures, potentially reducing energy demand for air conditioning.
+Overall, the system provides hydrological, ecological, and energy-related co-benefits, demonstrating how a low-maintenance green roof can simultaneously improve urban sustainability, resilience, and quality of life.
+Fundingتمويل وطني
+          Used technologies / toolsNature based processSoil infiltrationSustainable Drainage SystemsEvaporationOthersKalyx-RG rain gauge (UM-780-700 by Environmental Measurements Limited - EML);EHSM: Ecohydrological Streamflow Model;CAM: Crassulacean Acid Metabolism.Implementation site
+CagliariNCW typeمياه الأمطار (م.أ)NCW USEري الحدائق
+      Self-Assessment
+          TRL : Technology LevelsTRL9Description of the innovative component: Yes, the Best Practice includes an innovative component. The innovation of the intensive CAM green roof at the University of Cagliari lies in its scientific validation and monitoring of hydrological performance in a Mediterranean context.
+Specifically, this green roof represents the first rigorous assessment of the flood-mitigation capacity of spontaneous CAM vegetation (Agave americana), addressing a research gap on how CAM compare with conventional C3 vegetation in terms of rainwater retention and runoff reduction.
+In addition, the system is equipped with continuous high-resolution monitoring, recording rainfall at 0.2 mm resolution and outflow every 5 minutes, providing detailed quantitative data on hydrological performance. This monitoring was implemented on a zero-maintenance, self-sustaining system, demonstrating that CAM vegetation can deliver long-term retention benefits without irrigation or ongoing maintenance. Finally, the roof serves as a benchmark for future blue-green infrastructure, such as the CAM Polder Roof prototype with integrated water tanks, linking ecological sustainability with stormwater.
+Obstacles to implementationأخرى (يرجى التحديد أدناه)Cagliari's green roof faced no major obstacles. Built in 1980 with CAM vegetation, its stable structure allowed a smooth 2016 retrofit with monitoring sensors, presenting no construction, maintenance, or operational barriers .Obstacles to fundingHighly competitive funding calls.
+      Social acceptance
+          Social impact of the BP
+               لحفاظ على بيئة المعيشةتحسين ظروف الصحةدعم النظم البيئية الطبيعية
+  4
+  Jobs created
+          Jobs created comment: 3-4 researcher positions during several projects
+      Economic viability
+          How your Best Practice is economically feasible ?
+          The intensive CAM green roof at the University of Cagliari is economically feasible due to its minimal operational costs and low retrofit investment.
+Key factors include:
+Zero maintenance costs: The spontaneous CAM vegetation (Agave americana) is drought-resistant and self-sustaining, requiring no irrigation or routine care. In contrast, an equivalent green roof planted with conventional C3 species would need approximately 72 m³ of water per year, corresponding to a savings of around €108/year at a water cost of €1.5/m³.
+Low retrofit costs: The only significant investment for system enhancement was the installation of hydrological monitoring sensors in 2016, without major structural modifications.
+The monitoring system relies on scientific projects. 
+      Environmental sustainability
+          Result of this assessment
+          No sustainability assessment was undertaken.
+          Enviromental impact
+          SDGsEnergy consumption commentNo energy consumedValidation/upscalingFor the intensive CAM green roof at the University of Cagliari, the Best Practice has been validated but not physically upscaled.
+The roof’s hydrological performance has been confirmed through…
+    Read more
+Potentiel of exploitation/outscalingYes, the intensive CAM green roof at the University of Cagliari has strong potential for replication and upscaling. Its modular and simple design, based on a 30 cm sandy soil layer and low-…
+    Read more
+Lessons learntThe intensive CAM green roof at the University of Cagliari has provided several valuable lessons from its design, implementation, and long-term monitoring. The spontaneous CAM vegetation (Agave…
+    Read more
+RecommandationsTo promote the wider adoption of green roofs, policy measures should combine financial incentives, public engagement, and regulatory integration. Providing subsidies, grants, or tax incentives,…
+    Read more
+      Highlighted KPI
+    Technical indicators
+    Average Treated flow rate
+   0.20
+  m3/Day
+    Economical indicators
+    Average total  Cost
+    0.00
+  euro/m3 terated/day
+Without consideration of the depreciation period
+    Land footprint
+480.00
+      m2/m3/day
+  Social indicators
+          More Informationshttps://doi.org/10.1016/j.buildenv.2020.107179https://doi.org/10.1016/j.ufug.2024.128211ContactSend mail
+   View inventory form responses
+  Download  
+      Share Everywhere
+Print</t>
+  </si>
+  <si>
+    <t>Rainwater Collection Network and Agricultural Reuse Reservoir in La Paca (Region of Murcia).
+      Presentation of the Best Practice
+          Target challengeصعوبة الوصول إلى المياهالتلوث البيئيالمياه الجوفية المستغلة بشكل مفرطتدهور النظام البيئي (ضغط مائي)الضعف تجاه تغير المناخأخرى (يرجى التحديد أدناه)This practice tackles water scarcity and uncontrolled runoff. Intercepting stormwater prevents downstream pollution. Storing and reusing rainwater for irrigation reduces runoff volume, limits erosion, and improves environmental quality .Area Typologyمنطقة حضريةمنطقة زراعية أخرى (يرجى التحديد أدناه)Peri-Urban area, La Paca collects urban stormwater into perimeter reservoirs. This water is reused for irrigation by the Campo Alto Irrigators' Community, functionally integrating urban drainage with peri-urban agriculture.Main beneficiariesمرافق المياه	السكان المحليون	البلديات	السلطات الإدارية	أخرى (يرجى التحديد أدناه)	Direct beneficiaries include Lorca Municipality, local residents, and Campo Alto's 307 irrigators managing 950 hectares. The system directly boosts agricultural water security, indirectly supporting local rural families' livelihoods.Impact on the beneficiaries of your Best Practice: The system directly benefits 307 irrigators managing 435 ha of agricultural land. By providing approximately 50,000 m³/year of complementary water resources from harvested stormwater, the Best Practice increases water availability, improves agricultural resilience during dry periods and reduces dependence on scarce conventional resources.
+Together with subsequent investments in reclaimed-water reuse, storage infrastructure and renewable-energy solutions, the initiative contributes to maintaining agricultural activity, supporting rural employment, improving farm profitability and reducing the risk of rural depopulation in a semi-arid area with limited water availability.
+Fundingتمويل الاتحاد الأوروبيتمويل وطني
+          Used technologies / toolsPhysical processSedimentationFiltrationOthersstormwater inlets;transfer pipelines; drainage system;sedimentation and regulation ponds;irrigation-distribution infrastructure;Implementation site
+La Paca, Lorca, Region of MurciaNCW typeمياه الأمطار (م.أ)NCW USEالري الزراعيأخرى (يرجى التحديد أدناه)
+      Self-Assessment
+          TRL : Technology LevelsTRL9Description of the innovative component: The innovation lies in the integrated management of multiple non-conventional water resources within a water-scarce rural environment. The Best Practice combines urban stormwater harvesting, agricultural reuse and integration with existing irrigation infrastructure to create a reliable complementary water source for irrigated agriculture.
+The approach forms part of a wider strategy that combines stormwater harvesting, reclaimed-water reuse, renewable-energy-powered pumping and storage infrastructure. This integrated model improves water security, reduces dependence on saline groundwater, lowers energy consumption, contributes to climate-change adaptation and supports the long-term viability of rural communities.
+Its added value lies not in a single technology, but in the coordinated management of alternative water resources to increase resilience, maintain agricultural activity and help reduce the risk of rural depopulation
+Obstacles to implementationنقص في نشر قصص النجاح المتعلقة بالمياه غير التقليدية (NCW)أخرى (يرجى التحديد أدناه)Water scarcity and salinity threaten farming viability, risking land abandonment and rural depopulation. This practice improves water security, supporting livelihoods and climate resilience through urban stormwater harvesting and reuse.Obstacles to fundingFunding applications required demonstrating that stormwater harvesting could simultaneously contribute to water security, climate-change adaptation, agricultural competitiveness and rural-development objectives in a small water-scarce rural community. The challenge consisted mainly of justifying the long-term environmental and socio-economic benefits of the proposed infrastructure.
+      Social acceptance
+          Social impact of the BP
+               لحفاظ على بيئة المعيشةتحسين ظروف الصحةدعم النظم البيئية الطبيعيةأخرى (يرجى التحديد أدناه)
+               Strengthening rural community resilience through improved water security
+  17
+  Jobs created
+          Jobs created comment: Approximately 10–15 temporary jobs during construction, with 1–2 jobs indirectly maintained through annual inspection and maintenance. Agricultural water security may also help preserve local farming employment.
+      Economic viability
+          How your Best Practice is economically feasible ?
+          The Best Practice is economically feasible because it uses existing stormwater collection infrastructure to capture rainwater at very low operational cost. The collected runoff is conveyed to the agricultural reservoir of La Paca, providing farmers with an additional water source without the need for energy intensive treatment processes. The initial investment was financed through public regional and municipal funds, and the operation and maintenance costs are minimal and covered by the municipality and the local irrigation community. By reducing dependence on groundwater and external water supplies, the system lowers irrigation costs and increases long term water security for the agricultural sector.
+      Environmental sustainability
+          Result of this assessment
+          No formal sustainability assessment has been carried out. Qualitative evidence suggests that the system contributes to additional irrigation-water availability, reduced stormwater runoff, improved drought resilience and reduced pressure on groundwater resources. However, no quantified assessment of environmental, social or economic impacts is currently available.
+          Enviromental impact
+          SDGsEnergy consumption commentNA. Site-specific monitoring data are not availableValidation/upscalingThe system has been operating since the implementation of the original stormwater-harvesting scheme and was subsequently expanded to increase collection capacity. Operational information indicates…
+    Read more
+Potentiel of exploitation/outscalingReplication is feasible in rural and peri-urban areas where sufficient stormwater runoff can be collected, storage capacity is available or can be developed, agricultural demand exists in proximity…
+    Read more
+Lessons learntIntegrating stormwater collection with agricultural reuse can be effective in water-scarce settlements. Close coordination among the municipality, regional water authorities and irrigators’ community…
+    Read more
+RecommandationsPromote adaptation of existing stormwater networks where hydrology, storage and agricultural demand are suitable. Undertake catchment and water-quality assessment; define water rights and operating…
+    Read more
+      Highlighted KPI
+    Technical indicators
+    Average Treated flow rate
+   1.00
+  m3/Day
+    Economical indicators
+    Average total  Cost
+    76100.00
+  euro/m3 terated/day
+Without consideration of the depreciation period
+    Land footprint
+240000.00
+      m2/m3/day
+  Social indicators
+          More Informationshttps://www.chsegura.es/es/https://www.murcia.com/region/noticias/2021/12/23-la-comunidad-amplia-el-sistema-de-captacion-de-pluviales-para-su-reutilizacion-por-la-comunidad-de-regantes-campo-alto-de-lorca.asphttps://www.laopiniondemurcia.es/municipios/2023/08/21/campo-alto-comunidad-regantes-comprometida-91119653.htmlContactSend mail
+   View inventory form responses
+  Download  
+      Share Everywhere
+Print</t>
+  </si>
+  <si>
+    <t>Urban Rainwater Management through SUDS at Hacienda Park &amp; Ride, Murcia
+      Presentation of the Best Practice
+          Target challengeالتلوث البيئيتدهور النظام البيئي (ضغط مائي)الضعف تجاه تغير المناخأخرى (يرجى التحديد أدناه)Extreme rain risks urban flooding and drainage overload. This practice attenuates runoff through temporary storage and controlled discharge, feeding the Murcia Este system to indirectly boost water for agricultural irrigation .Area Typologyمنطقة حضرية أخرى (يرجى التحديد أدناه)Dense UrbanMain beneficiariesمرافق المياه	السكان المحليون	البلديات	السلطات الإدارية	أخرى (يرجى التحديد أدناه)	Extreme rain risks urban flooding and drainage overload. This practice attenuates runoff through temporary storage and controlled discharge, feeding the Murcia Este system to indirectly boost water for agricultural irrigation.  Impact on the beneficiaries of your Best Practice: The Best Practice benefits users of the 404-space Park &amp; Ride facility through increased accessibility and reduced flood risk during rainfall events. The Municipality of Murcia benefits from improved urban resilience and reduced pressure on the drainage network. Additional benefits extend to downstream irrigation users because the collected stormwater ultimately reaches the Murcia Este reclamation system, contributing to reclaimed-water resources used in agriculture in a region affected by structural water scarcity.Fundingتمويل وطني
+          Used technologies / toolsNature based processSoil infiltrationSustainable Drainage SystemsOthersSUDS (Sustainable Urban Drainage System) PLC (Programmable Logic Controller) PP (Permeable Pavement) Implementation site
+MurciaNCW typeمياه الأمطار (م.أ)NCW USEتنسيق الحدائقمنطقة ترفيهيةأخرى (يرجى التحديد أدناه)
+      Self-Assessment
+          TRL : Technology LevelsTRL8Description of the innovative component: The innovative aspect is the integration of sustainable stormwater management and urban mobility within Murcia’s largest Park &amp; Ride facility. Unlike conventional parking developments, the project combines a permeable pavement system, 5,451 m² of subsurface gravel storage and infiltration infrastructure, regulated discharge through a vortex-controlled outlet, urban greening and smart monitoring within a single operational facility with 404 parking spaces. The system provides up to 1.4 million litres of temporary storage and regulates discharge from 230 to 4 l/s, enabling recovery within approximately 48 hours. The collected stormwater is ultimately conveyed to the Murcia Este reclamation system, contributing indirectly to water reuse for agricultural irrigation in a region affected by structural water scarcity. The innovation therefore lies in simultaneously addressing sustainable mobility, flood-risk reduction and water-resource management.
+Its novelty lies not in the individual SUDS components, which are already known technologies, but in their integration within Murcia’s largest municipal Park &amp; Ride facility, combining sustainable mobility, flood-risk reduction and indirect support to reclaimed-water production within a single urban infrastructure.
+Obstacles to implementationالتكلفة العالية للحلول التكنولوجيةأخرى (يرجى التحديد أدناه)Coordination with multiple underground utility networks during design and construction.; • Additional implementation costs compared with conventional stormwater drainage solutionsObstacles to fundingNo significant difficulties in accessing funding were reported. The main challenge was demonstrating the long-term environmental and resilience benefits of the SUDS approach compared with conventional drainage solutions during project planning and approval
+      Social acceptance
+          Social impact of the BP
+               لحفاظ على بيئة المعيشةتحسين ظروف الصحةدعم النظم البيئية الطبيعية
+  28
+  Jobs created
+          Jobs created comment: Approximately 20–25 temporary construction jobs and 2–3 indirect annual maintenance jobs 
+      Economic viability
+          How your Best Practice is economically feasible ?
+          The project was implemented as public urban infrastructure financed by Murcia City Council. Financial feasibility is supported by the integration of stormwater management, climate adaptation and sustainable mobility objectives within a single municipal investment. Although no formal cost-benefit analysis was identified in the reviewed documentation, the project justification is based on flood-risk reduction, improved urban resilience, groundwater recharge and environmental co-benefits associated with green infrastructure.
+      Environmental sustainability
+          Result of this assessment
+          No formal sustainability assessment report was identified in the available documentation. However, project documentation indicates expected benefits including stormwater infiltration, flood mitigation, groundwater recharge, reduced runoff, urban greening, support for climate adaptation and mitigation of urban heat-island effects through the integration of 152 trees and 936 shrubs. These should be considered expected project outcomes rather than results of a formal sustainability assessment.
+          Enviromental impact
+          SDGsEnergy consumption commentsite-specific monitoring data not availableValidation/upscalingThe facility was inaugurated on 24 March 2026 and opened to the public on 25 March 2026. Following commissioning, rainfall events recorded at the end of March 2026 generated approximately 20 l/m² of…
+    Read more
+Potentiel of exploitation/outscalingReplication is suitable for public parking facilities, transport interchanges and other large impervious urban areas. Key conditions include sufficient available space, favourable soil infiltration…
+    Read more
+Lessons learntThe project demonstrates that sustainable drainage infrastructure can be successfully integrated within urban mobility facilities. Early coordination with utility operators is essential because…
+    Read more
+RecommandationsReplication should be considered in urban mobility facilities, public parking areas and other large impervious surfaces where runoff generation is significant. Successful implementation requires…
+    Read more
+      Highlighted KPI
+    Technical indicators
+    Average Treated flow rate
+   1.00
+  m3/Day
+    Economical indicators
+    Average total  Cost
+    549825.00
+  euro/m3 terated/day
+Without consideration of the depreciation period
+    Land footprint
+1064.00
+      m2/m3/day
+  Social indicators
+          More Informationshttps://urbamusa.com/comienzan-las-obras-del-mayor-disuasorio-de-la-red-aparcamurcia-que-combinara-movilidad-y-gestion-del-agua/https://aparcamurcia.com/aparcamurcia-hacienda-el-nuevo-aparcamiento-disuasorio-de-murcia/ContactSend mail
+   View inventory form responses
+  Download  
+      Share Everywhere
+Print</t>
+  </si>
+  <si>
+    <t>Recovery and Reuse of Vehicle Washing Water within the Scope of Sustainable and Circular Water Management
+      Presentation of the Best Practice
+          Target challengeالمياه الجوفية المستغلة بشكل مفرطالتوجه نحو صفر تصريف على المستوى المحليالضعف تجاه تغير المناخArea Typologyمنطقة حضرية أخرى (يرجى التحديد أدناه)Dense UrbanMain beneficiariesالبلديات	Impact on the beneficiaries of your Best Practice: It provides approximately 30–40 tons of water savings per day in our municipality.Fundingتمويل وطني
+          Used technologies / toolsPhysical processSedimentationFiltrationOthers•	CT: Collection Tank;•	ST: Sedimentation Tank;•	pHAU: pH Adjustment Unit;•	ACF: Activated Carbon Filter;Implementation site
+İzmirNCW typeالمياه الرمادية (م.ر)آخرNCW USEإعادة التدوير
+      Self-Assessment
+          TRL : Technology LevelsTRL9Description of the innovative component: •	Combining activated carbon filtration with water recovery.
+•	Creation of a closed-loop water cycle.
+Obstacles to implementationالتكلفة العالية للحلول التكنولوجيةObstacles to fundingThere are no difficulties in accessing funding
+      Social acceptance
+          Social impact of the BP
+               أخرى (يرجى التحديد أدناه)
+               awareness on water recycling and conservation
+  0
+  Jobs created
+          Jobs created comment: These tasks are carried out by existing municipal staff.
+      Economic viability
+          How your Best Practice is economically feasible ?
+          The financial feasibility of the system is based on the principle of treating and reusing wastewater generated from public transportation vehicles washing operations. By reusing the recovered water in washing operations, municipal water consumption is significantly reduced. This not only saves the money on water supply costs but also reduces wastewater discharge costs. Thanks to the high water recovery rate, the system recoups its investment and operating costs within a certain period, creating an economically sustainable structure.
+      Environmental sustainability
+          Result of this assessment
+          The system was established in 2017. Since its installation, it has been used daily for washing buses. Periodic maintenance is carried out by municipal staff. It is a sustainable and trouble-free system.
+          Enviromental impact
+          تصريف الحمأة
+          SDGsEnergy consumption KWh/m31.50Validation/upscalingSimilar applications have been implemented and are operational in other municipal bus washing garages in İnciraltı, Çiğli, and Torbalı. 
+    Read more
+Potentiel of exploitation/outscalingYes, there is potential and it is being implemented. Steps have been taken to establish similar systems in Urla and Adatepe bus washing garages.
+    Read more
+Lessons learntThe simple design of the system has ensured its sustainability. Regular maintenance and filter replacement are required, the operational status of the system must be monitored, chemicals should be…
+    Read more
+RecommandationsInstallation of similar systems integrated with rainwater and greywater is ongoing in other municipal bus garages. It is possible to further improve the system by supporting it with new technologies.
+    Read more
+      Highlighted KPI
+    Technical indicators
+    Average Treated flow rate
+   37.50
+  m3/Day
+    Salinity11250  g/Day
+    Suspended solids SS5250  g/Day
+    COD3787.5  g/Day
+    Economical indicators
+    Average total  Cost
+    0.75
+  euro/m3 terated/day
+Without consideration of the depreciation period
+    Average O&amp;M cost 
+        53.33
+  euro/m3 terated/day
+    Land footprint
+2.67
+      m2/m3/day
+  Social indicators
+        80.0040.000.0090.00
+          More Informationshttps://www.eshot.gov.tr/tr/Haberler/4136/91https://www.izmir.bel.tr/tr/Haberler/eshot-tan-bin-100-hanenin-kullandigi-kadar-su-tasarrufu/56684/156ContactSend mail
+   View inventory form responses
+  Download  
+      Share Everywhere
+Print</t>
+  </si>
+  <si>
+    <t>Sustainable Water Supply through Brackish Groundwater Desalination in Matrouh, Egypt
+      Presentation of the Best Practice
+          Target challengeصعوبة الوصول إلى المياهالمياه المخصصة للري وإنتاج الغذاء غير متوفرةأخرى (يرجى التحديد أدناه)Insufficient water for urban irrigation Area Typologyمنطقة حضريةمنطقة ريفية أخرى (يرجى التحديد أدناه)Peri-Urban areaMain beneficiariesمرافق المياه	السكان المحليون	Fundingتمويل وطني
+          Used technologies / toolsSoil infiltrationSustainable Drainage SystemsReverse OsmosisFiltrationOthersRO – Reverse OsmosisSF – Sand Filter (if used)MMF – Multimedia Filter (if applicable)CF – Cartridge FilterHP Pump – High-Pressure PumpERD – Energy Recovery DeviceUV – Ultraviolet DisinfectionPV – Photovoltaic Solar SystemImplementation site
+Matrouh GovernorateNCW typeالمياه المالحة قليلة التركيز (م.م.ق)NCW USEري الحدائقالري الزراعيأخرى (يرجى التحديد أدناه)
+      Self-Assessment
+          TRL : Technology LevelsTRL9Description of the innovative component: Yes, this Best Practice includes an innovative component through the integration of reverse osmosis (RO) desalination of brackish groundwater with solar energy as a renewable power source. This combination reduces dependency on conventional electricity and enhances the sustainability and environmental performance of the system. The innovation lies in developing a decentralized, solar-powered desalination solution adapted to the arid conditions of Matrouh Governorate, where grid electricity may be limited or unreliable. The system enables the efficient use of locally available brackish groundwater to produce safe water for domestic and agricultural uses in remote communities. By combining renewable energy with water desalination technology, the approach offers a low-carbon, climate-resilient, and scalable solution to water scarcity. This model can be replicated in other off-grid and water-scarce regions with similar environmental conditions.Obstacles to implementationعدم كفاية أدوات التمويل لدعم الحلول الخاصة بالمياه غير التقليديةالتكلفة العالية للحلول التكنولوجيةObstacles to fundingThe implementation of brackish groundwater desalination systems may face several funding-related challenges, including the high initial investment costs associated with desalination equipment, installation, and infrastructure. Additional difficulties may arise from limited availability of dedicated funding programs for small-scale water projects in remote areas, as well as the need for long-term financial support for operation and maintenance. Securing sufficient resources to ensure system sustainability and capacity building can also be challenging.
+      Social acceptance
+          Social impact of the BP
+               معالجة الهجرات (الوقاية من النزوح والهجرة)
+      Economic viability
+          How your Best Practice is economically feasible ?
+          The financial feasibility of this Best Practice is ensured through the use of low operating-cost renewable energy, specifically solar power, which significantly reduces dependency on conventional electricity or fuel. Although the initial investment cost for installing solar desalination systems may be relatively high, the long-term operational and maintenance costs are minimal. This leads to a reduction in the cost per cubic meter of produced water over time. In addition, the system utilizes abundant solar radiation in arid regions such as Matrouh, maximizing resource efficiency and ensuring sustainable operation without recurring fuel expenses. Financial sustainability is further supported by the reduction of water transportation costs and the improved availability of safe irrigation and drinking water, which enhances agricultural productivity and livestock performance. Overall, the balance between moderate capital costs and very low operating costs ensures the economic viability and long-term affordability of solar-powered desalination systems.
+      Environmental sustainability
+          Result of this assessment
+          A general sustainability assessment was carried out for the brackish groundwater solar desalination system in Matrouh. Environmentally, the system relies on solar energy, reducing carbon emissions and dependence on fossil fuels, with brine disposal identified as a key environmental challenge requiring careful management. Economically, the system shows high feasibility due to low operational and maintenance costs compared with conventional desalination methods, despite higher initial capital investment. Socially, it enhances local water supply reliability, supporting agricultural activities and improving livelihoods in rural communities. However, limitations include variability in solar energy availability and the need for periodic maintenance of membranes and system components, which may affect long-term performance. 
+          Enviromental impact
+          SDGsValidation/upscalingYes. The desalination system has demonstrated its effectiveness in providing a reliable source of freshwater from brackish groundwater under the arid conditions of Matrouh Governorate. The results…
+    Read more
+Potentiel of exploitation/outscalingYes, there is strong potential for replication and upscaling of this best practice. The desalination of brackish groundwater using reverse osmosis technology is a flexible and scalable solution that…
+    Read more
+Lessons learntSeveral important lessons were learned during the design and implementation of the brackish groundwater desalination best practice in Matrouh. Early integration of site-specific hydrogeological…
+    Read more
+RecommandationsTo improve the brackish groundwater desalination best practice in Matrouh, it is recommended to enhance system efficiency through optimized pre-treatment units and regular membrane maintenance to…
+    Read more
+      Highlighted KPI
+    Technical indicators
+    Average Treated flow rate
+   50.00
+  m3/Day
+    Salinity75000  g/Day
+    Economical indicators
+    Average total  Cost
+    103.94
+  euro/m3 terated/day
+Without consideration of the depreciation period
+  Social indicators
+          More Informationshttps://www.mwri.gov.eghttps://www.drc.gov.egContactSend mail
+   View inventory form responses
+  Download  
+      Share Everywhere
+Print</t>
+  </si>
+  <si>
+    <t>Rainwater Harvesting
+      Presentation of the Best Practice
+          Target challengeصعوبة الوصول إلى المياهالضعف تجاه تغير المناخمقاومة استخدام المياه غير التقليدية المعالجةأخرى (يرجى التحديد أدناه)Flash-flood hazard and infrastructure/property damage from unmanaged runoff events; seasonal and chronic water scarcity affecting domestic supply, livestock watering, and rain-fed agriculture; progressive depletion and localised salinisation of shallow coArea Typologyمنطقة حضريةمنطقة ريفيةمنطقة زراعية أخرى (يرجى التحديد أدناه)Rural, dryland, semi-arid coastal wadi catchments with dispersed Bedouin settlements; the peri-urban fringe of Marsa Matruh city; pastoral rangeland; rain-fed agricultural terraces on wadi floors and lower slopes.Main beneficiariesالسكان المحليون	أخرى (يرجى التحديد أدناه)	Rural Bedouin households across Matrouh Governorate relying on rain-fed agriculture, livestock, and shallow wells for domestic supply; the wider governorate population (538,546 according to the January 2023 CAPMAS census) is the indirect beneficiary groupImpact on the beneficiaries of your Best Practice: Qualitatively, improved local water availability from check dams and cisterns is understood to support continuity of rain-fed cultivation and livestock watering through dry periods, and to reduce dependence on costlier alternatives such as trucked water in the most remote settlements. Quantified, independently verifiable impact figures specific to this practice (for example, measured changes in crop yield, livestock survival, or household time savings) were not located in the public record at the time of writing; IFAD's PRIDE monitoring and evaluation reports would be the appropriate source to confirm such figures before they are quoted in a catalogue entry.Fundingتمويل الاتحاد الأوروبيتمويل وطني
+          Used technologies / toolsSoil infiltrationSustainable Drainage SystemsSedimentationFiltrationERT: Electrical Resistivity Tomography ;Time-Domain Electromagnetic (TEM) /DEM;TDIP;HEC-HMS; RES2DINV; IX1D;ArcGIS;QGISImplementation site
+Marsa Matruh NCW typeمياه الأمطار (م.أ)آخرNCW USEري الحدائقالري الزراعيإعادة تغذية المياه الجوفيةأخرى (يرجى التحديد أدناه)
+      Self-Assessment
+          TRL : Technology LevelsTRL9Description of the innovative component: The innovation lies mainly in bringing systematic near-surface geophysics into a field practice that, for most of its history, relied on surface geomorphological judgement alone. Electrical Resistivity Tomography and Time-Domain Electromagnetic soundings, applied by the DRC Geophysical Exploration Department in wadi systems such as the Fuka Basin (Elshenawy, Journal of African Earth Sciences) and at Ras El Dabaa (Zarif et al., Environmental Earth Sciences, 2024), have shown that resistivity contrasts can distinguish dry vadose-zone limestone, clay-rich aquitards, and the sandier alluvial intervals that actually hold and transmit water. Feeding this information back into the siting of check dams and cisterns — rather than relying only on topography — is the practical innovation: it is incremental rather than radical, built on established geophysical methods, but it changes how confidently a given location can be expected to perform before any structure is built.Obstacles to implementationنقص في الإطار التنظيمي المناسبنقص في قبول الجمهور لإعادة استخدام المياهالتكلفة العالية للحلول التكنولوجيةأخرى (يرجى التحديد أدناه)Subsurface heterogeneity of the alluvial and fractured-carbonate wadi fill, which is difficult to characterise from surface geomorphology alone and historically required either expensive borehole programmes or accepting higher siting uncertainty; limited Obstacles to fundingNA
+      Social acceptance
+          Social impact of the BP
+               معالجة الهجرات (الوقاية من النزوح والهجرة) التماسك الاجتماعيلحفاظ على بيئة المعيشةتحسين ظروف الصحةدعم النظم البيئية الطبيعية
+          Jobs created comment: NA
+      Economic viability
+          How your Best Practice is economically feasible ?
+          Financial continuity for this practice rests mainly on its integration within larger, externally financed rural development programmes rather than on cost recovery from water users. The original SDCMR infrastructure (from 1994) was capitalised through Government of Egypt and World Bank IDA co-financing of the broader SDCMR establishment programme; more recent expansion and rehabilitation is supported through the IFAD-PRIDE loan and grant (2019–ongoing). Harvested water is provided to communities without direct user charges, so the practice does not generate revenue to offset its own operating costs; its sustainability therefore depends on continued public and donor investment rather than on a self-financing tariff model.
+      Environmental sustainability
+          Result of this assessment
+          Enviromental impact
+          SDGsEnergy consumption commentThis gravity-fed system requires zero pumping energy for normal operation. Local cistern distribution pumps are unmetered (NA). Qualitatively, the energy footprint is very low compared to groundwater pumping or desalination alternatives.  Validation/upscalingYes. SDCMR has operated continuously since 1994, and its published institutional figures report several thousand water-harvesting and storage structures (check dams, cisterns, and reservoirs) across…
+    Read more
+Potentiel of exploitation/outscalingExcellent replication potential across the entire semi-arid Mediterranean dryland zone. Key factors supporting replication: (i) the geophysics-guided design protocol is technology-agnostic and can be…
+    Read more
+Lessons learntThe clearest lesson from this long-running practice is that the value of subsurface investigation became apparent only gradually: for most of SDCMR's history, check dams and cisterns were sited…
+    Read more
+RecommandationsFor practitioners considering similar interventions elsewhere in the Mediterranean: (1) where budget allows, commission at least basic ERT or TEM survey lines before finalising structure locations,…
+    Read more
+      Highlighted KPI
+    Technical indicators
+    Average Treated flow rate
+   1.00
+  m3/Day
+    Economical indicators
+    Average total  Cost
+    13500000.00
+  euro/m3 terated/day
+Without consideration of the depreciation period
+    Average O&amp;M cost 
+        757628.00
+  euro/m3 terated/day
+  Social indicators
+          More Informationshttps://sdcmr.gov.eg/en/home/https://www.salam-med.org/https://www.ifad.org/en/web/operations/-/project/2000001280ContactSend mail
+   View inventory form responses
+  Download  
+      Share Everywhere
+Print</t>
   </si>
   <si>
     <t>Waterose : the reuse of treated wastewater in agriculture
       Presentation of the Best Practice
           Target challengeصعوبة الوصول إلى المياهالمياه المخصصة للري وإنتاج الغذاء غير متوفرةالتلوث البيئيالمياه غير التقليدية غير مقدرة محلياًإغلاق دورة المياه والمغذياتاختيار أفضل لمعايير تنفيذ أنظمة المياه غير التقليديةقرارات غير مناسبة من صانعي القرارسلوك المستخدم غير ملائمالضعف تجاه تغير المناخمقاومة استخدام المياه غير التقليدية المعالجةArea Typologyمنطقة زراعيةMain beneficiariesالمزارعون	Fundingتمويل خاص
           Implementation site
 Ariana NCW typeمياه الصرف الصحي البلدية (م.ص.ب)آخرNCW USEأخرى (يرجى التحديد أدناه)
       Self-Assessment
           TRL : Technology LevelsTRL7Description of the innovative component:    Our best practice provides and facilitates access to treated wastewater, which will contribute to the development of research aimed at improving the quality of this water. As a result, we can expand its usage in agricultureObstacles to implementationعدم كفاية أدوات التمويل لدعم الحلول الخاصة بالمياه غير التقليديةنقص في قبول الجمهور لإعادة استخدام المياه
       Social acceptance
           Social impact of the BP
                لحفاظ على بيئة المعيشةدعم النظم البيئية الطبيعية
       Economic viability
           How your Best Practice is economically feasible ?
       Environmental sustainability
           Result of this assessment
           Enviromental impact
           SDGsValidation/upscalingYes 
     Read more
 Potentiel of exploitation/outscalingYes
     Read more
     Read more
     Read more
       Highlighted KPI
     Technical indicators
@@ -1276,51 +1767,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A22"/>
+  <dimension ref="A1:A31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="2451" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
@@ -1395,50 +1886,95 @@
       </c>
     </row>
     <row r="18" spans="1:1">
       <c r="A18" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:1">
       <c r="A22" t="s">
         <v>21</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>