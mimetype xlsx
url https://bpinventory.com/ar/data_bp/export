--- v1 (2026-09-28)
+++ v2 (2026-10-31)
@@ -12,53 +12,113 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Best Practice details" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>rendered_entity</t>
+  </si>
+  <si>
+    <t>Integrated management of swimming pool wastewater and harvested rooftop rainwater through storage in an artificial pond and reuse of excess water for landscape irrigation.
+      Presentation of the Best Practice
+          Target challengeالمياه المخصصة للري وإنتاج الغذاء غير متوفرةالتوجه نحو صفر تصريف على المستوى المحليتكلفة معالجة عاليةالضعف تجاه تغير المناخأخرى (يرجى التحديد أدناه)Insufficient water for urban irrigationArea Typologyمنطقة حضرية أخرى (يرجى التحديد أدناه)Peri-Urban, Green Areas or ParksMain beneficiariesالسكان المحليون	البلديات	Impact on the beneficiaries of your Best Practice: By reusing rainwater and pool overflow water, municipal water consumption is reduced, and water resources are used more efficiently.
+The continuous replenishment of the artificial pond enhances the aesthetic and recreational value of the landscaped areas, creating higher-quality open spaces for users.
+The use of collected water for irrigating green areas supports the continuity of vegetation, ensuring a healthier and more vibrant landscape environment.
+Making environmentally friendly practices more visible to users contributes to raising awareness about water conservation and the protection of natural resources.
+          Used technologies / toolsChlorinationConstructed WetlandSustainable Drainage SystemsPhysical processFiltrationExisting swimming pool pumps have been usedGravity-fed water distribution networkRainwater harvesting systemArtificial pond feeding systemAutomated irrigation diversion systemControlled flood structureDrainage channel systemImplementation site
+İzmirNCW typeمياه الأمطار (م.أ)المياه الرمادية (م.ر)آخرNCW USEالنظام البيئيتنسيق الحدائقري الحدائقمنطقة ترفيهيةأخرى (يرجى التحديد أدناه)
+      Self-Assessment
+          TRL : Technology LevelsTRL8Description of the innovative component: •	Utilizing the land conditions to reuse swimming pool wastewater with a simple method
+•	Multiple Water Source Integration: Collecting and utilizing rainwater harvested from roof surfaces and overflow water from swimming pools, within the same system is an innovative approach that enables the integrated use of alternative water sources.
+•	Smart Water Distribution and Prioritization Mechanism: This is an innovative management model that ensures the collected water is primarily used to feed the artificial pond, and if capacity is exceeded, it is redirected to the irrigation system, thus providing a gradual and efficient use of water according to need.
+Obstacles to implementationالتكلفة العالية للحلول التكنولوجيةObstacles to fundingNone, because it was done using simple equipment.
+      Social acceptance
+          Social impact of the BP
+               لحفاظ على بيئة المعيشةدعم النظم البيئية الطبيعية
+          Jobs created comment: None
+      Economic viability
+          How your Best Practice is economically feasible ?
+          Through the public authority’s own resources.
+      Environmental sustainability
+          Result of this assessment
+          The reuse of swimming pool wastewater provides a positive sustainability approach by saving water and supporting circular water management at the local level.
+          Enviromental impact
+          SDGsEnergy consumption KWh/m31.50Validation/upscalingThe effectiveness of the implementation and its fulfilment of the targeted performance criteria are verified through regular monitoring and performance evaluation studies. In this context, rainwater…
+    Read more
+Potentiel of exploitation/outscalingThe developed integrated rainwater harvesting, pool water recovery, and artificial pond-supported water management system has high potential for replicability and scalability thanks to its modular…
+    Read more
+Lessons learntIt has been shown that integrating different alternative water sources (such as rainwater and pool overflow water) into a single system significantly increases water efficiency. Reusing resources…
+    Read more
+RecommandationsContinuous monitoring of water levels, storage volumes, irrigation consumption, and flood discharge amounts via sensors allows for real-time performance evaluation and rapid identification of…
+    Read more
+      Highlighted KPI
+    Technical indicators
+    Average Treated flow rate
+   25.00
+  m3/Day
+    Salinity15000  g/Day
+    Suspended solids SS125  g/Day
+    COD175  g/Day
+    Economical indicators
+    Average total  Cost
+    120.00
+  euro/m3 terated/day
+Without consideration of the depreciation period
+    Average O&amp;M cost 
+        80.00
+  euro/m3 terated/day
+    Land footprint
+60.00
+      m2/m3/day
+  Social indicators
+        33.00
+          More InformationsContactSend mail
+   View inventory form responses
+  Download  
+      Share Everywhere
+Print</t>
   </si>
   <si>
     <t>Zero Drop Mornos: Recovery and Recirculation of Filter Backwash Water at Tanagra Water Treatment Plant
       Presentation of the Best Practice
           Target challengeصعوبة الوصول إلى المياهالتلوث البيئيالتوجه نحو صفر تصريف على المستوى المحليانخفاض استدامة نظام المعالجةالضعف تجاه تغير المناخأخرى (يرجى التحديد أدناه)Significant water losses that occur at the water treatment plant. /  Urban water supply network is struggling to meet demand.Area Typologyمنطقة حضريةMain beneficiariesمرافق المياه	السكان المحليون	البلديات	أصحاب المنازل	أخرى (يرجى التحديد أدناه)	IndustriesImpact on the beneficiaries of your Best Practice: Within the framework of the Programme, GWP-Med places particular emphasis on social impact. In addition to increasing water availability for the local community and enabling the water treatment plant (WTP) to achieve zero-discharge operation, GWP-Med collaborated with the Mediterranean Education Initiative on Environment and Sustainability (MEdIES) to implement educational activities for school students and teachers. A total of 235 students participated in hands-on, interactive learning activities, including the Water Magnetic Board and the Snakes and Ladders educational game, designed to raise awareness of water resources and sustainable water management. Teachers, in collaboration with the Centre for Environmental Education (CEE) of Thiva, Boeotia, also took part in capacity-building events focused on strengthening water resources education and environmental awareness.Fundingتمويل خاص
           Used technologies / toolsDesinfection processChlorinationPhysical processSedimentationScreeningFlocculation-coagulationFiltrationDewateringSand filters for the primary filtration of suspended solids.Carbon filters to remove organic compounds, improving water taste and odor.Pumps to convey water through the filtration systemsStorage tanks for filtered, backwash, and intermediate flow stabilization.Pipe flocculation unit to aggregate fine particles into larger clumps using added chemicals.Chemical dosing systems for adding and mixing flocculants.Sedimentation tank to separate flocculated particles, reducing suspended solids and turbidity.Polishing sand filter to perform the final filtration step on the recovered backwash water.Recycling system piping treated backwash water back into the raw water tank.Distribution network to transport the final treated water to the municipality.Implementation site
 TanagraNCW typeالمياه المالحة قليلة التركيز (م.م.ق)NCW USEأخرى (يرجى التحديد أدناه)
       Self-Assessment
           TRL : Technology LevelsTRL9Description of the innovative component: The innovative component is the retreatment of filter backwash water and its recirculation through the Water Treatment process at the WTP of Tanagra Municipality.
 The recirculation / retreatment system which has been installed has the capacity to recirculate 100% the filter backwash water which is being produced. The finally treated backwash water is forwarded to the raw water tank and after the treatment process by the existing equipment of the Water Treatment Plant the clean water is distributed to the Municipality
 Through this retreatment process the WTP increases its efficiency by 7 – 10 % and achieves near Zero-Liquid Discharge. 
 Obstacles to implementationعدم كفاية أدوات التمويل لدعم الحلول الخاصة بالمياه غير التقليديةالتكلفة العالية للحلول التكنولوجيةنقص في تدريب المتخصصين لتبني الممارسات الفضلى ضمن مهامهمObstacles to fundingThe funding comes from the private sector. The difficulty was to establish the engagement and prove that such solutions can be effective.
       Social acceptance
           Social impact of the BP
                لحفاظ على بيئة المعيشةدعم النظم البيئية الطبيعية
           Jobs created comment: NA
       Economic viability
           How your Best Practice is economically feasible ?
       Environmental sustainability
           Result of this assessment
           NA
           Enviromental impact
           SDGsEnergy consumption commentNAValidation/upscalingThe commissioning date of the technical solution at the WTP in Schimatari was in 17 of October 2025.
     Read more
 Potentiel of exploitation/outscalingThis Best Practice is a scaled-up intervention of a previous GWP-Med project (2023) which also took place in Tanagra Municipality in another WTP and will be replicated in the remaining two WTP of the…
@@ -1767,51 +1827,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A31"/>
+  <dimension ref="A1:A32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="2451" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
@@ -1931,50 +1991,55 @@
       </c>
     </row>
     <row r="27" spans="1:1">
       <c r="A27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:1">
       <c r="A28" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:1">
       <c r="A29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:1">
       <c r="A30" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:1">
       <c r="A31" t="s">
         <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>